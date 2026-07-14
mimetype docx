--- v0 (2026-05-07)
+++ v1 (2026-07-14)
@@ -1,1349 +1,1834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="490D6103" w14:textId="16E136F2" w:rsidR="00697C8F" w:rsidRPr="00E325B6" w:rsidRDefault="009751A8" w:rsidP="00E325B6">
+    <w:p w14:paraId="490D6103" w14:textId="6E6FD16B" w:rsidR="00697C8F" w:rsidRDefault="00AE678D" w:rsidP="00E325B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21940FBC" wp14:editId="4240F810">
-            <wp:extent cx="1190445" cy="1333154"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FA41F2" wp14:editId="7186273A">
+            <wp:extent cx="1428750" cy="1428750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1726062969" name="Picture 2"/>
+            <wp:docPr id="722744149" name="Picture 1" descr="Home"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Home"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1194856" cy="1338093"/>
+                      <a:ext cx="1428750" cy="1428750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214F9BC4" w14:textId="74C88C39" w:rsidR="00697C8F" w:rsidRPr="00F41097" w:rsidRDefault="009751A8" w:rsidP="009751A8">
+    <w:p w14:paraId="5380F299" w14:textId="77777777" w:rsidR="00FB11C4" w:rsidRPr="00E325B6" w:rsidRDefault="00FB11C4" w:rsidP="00E325B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214F9BC4" w14:textId="4BB4164D" w:rsidR="00697C8F" w:rsidRPr="0092165A" w:rsidRDefault="009751A8" w:rsidP="00906AEC">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="8" w:space="1" w:color="114343" w:themeColor="background1"/>
-          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="114343" w:themeColor="background1"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="114343" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="7" w:color="114343" w:themeColor="background1"/>
         </w:pBdr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0592BD"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00697C8F" w:rsidRPr="009751A8">
+      <w:r w:rsidR="00697C8F" w:rsidRPr="0092165A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00697C8F" w:rsidRPr="009751A8">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>VOLUNTEER OPPORTUNITY:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE678D" w:rsidRPr="0092165A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00697C8F" w:rsidRPr="00F41097">
-[...304 lines deleted...]
-        <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:r w:rsidR="003B69E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009751A8">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Volunteer Living History Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798634DD" w14:textId="77777777" w:rsidR="00FB11C4" w:rsidRDefault="00FB11C4" w:rsidP="0001406B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
         </w:rPr>
-        <w:t>This role involves:</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="723E099B" w14:textId="6CC88744" w:rsidR="005466E8" w:rsidRPr="00821982" w:rsidRDefault="005C6511" w:rsidP="005466E8">
-      <w:pPr>
+    <w:p w14:paraId="025ACF6C" w14:textId="51F1A9FC" w:rsidR="0092165A" w:rsidRPr="0092165A" w:rsidRDefault="00E762F4" w:rsidP="0001406B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC081A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7481BDF3" w14:textId="77777777" w:rsidR="003B69E7" w:rsidRPr="003B69E7" w:rsidRDefault="003B69E7" w:rsidP="003B69E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B69E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">At WWT we believe the best way for people to understand and connect to wetlands is to experience them, so we bring awe-inspiring nature up close and let it do the talking. People feel part of something amazing and are motivated to make a difference. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B30A7E" w14:textId="07B1490D" w:rsidR="002E0428" w:rsidRPr="003B69E7" w:rsidRDefault="003B69E7" w:rsidP="003B69E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B69E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">By providing an excellent visitor experience as a member of the Living History team, you will be bringing the history of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B69E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ere to life by delivering key messages about how important wetlands are for food, materials, medicine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B69E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and livelihoods. This encourages our visitors to make the most of their visit to Martin Mere, and to understand and support our work to save wetlands for wildlife and people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D80C62" w14:textId="4F8751E2" w:rsidR="00906AEC" w:rsidRDefault="00B15BA4" w:rsidP="00944887">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B15BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Volunteers are an essential part of the WWT team, and we wouldn’t be able to maintain our internationally important wetland sites without their help. You will receive a very warm welcome, full induction &amp; training, and be provided with any necessary equipment, uniforms, and anything else needed to thrive in your role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E910D0B" w14:textId="77777777" w:rsidR="00B15BA4" w:rsidRPr="00906AEC" w:rsidRDefault="00B15BA4" w:rsidP="00944887">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385561A8" w14:textId="677CFC3A" w:rsidR="00944887" w:rsidRPr="0092165A" w:rsidRDefault="00944887" w:rsidP="00944887">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main tasks </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FF217A" w14:textId="07BDEB67" w:rsidR="003B69E7" w:rsidRPr="00FF5BD2" w:rsidRDefault="003B69E7" w:rsidP="003B69E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Undertaking talks and hands-on activities about how useful wetlands are</w:t>
+      </w:r>
+      <w:r w:rsidR="005A09EE" w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecifically about villagers settling next to wetlands 1000 years ago to provide them with food, materials for shelter, medicine and items to trade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B3F580" w14:textId="72B96B94" w:rsidR="003B69E7" w:rsidRPr="00FF5BD2" w:rsidRDefault="003B69E7" w:rsidP="003B69E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undertaking talks about the history and development of </w:t>
+      </w:r>
+      <w:r w:rsidR="005A09EE" w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Martin Mere</w:t>
+      </w:r>
+      <w:r w:rsidR="005A09EE" w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDE0179" w14:textId="6273F2C5" w:rsidR="003B69E7" w:rsidRPr="00FF5BD2" w:rsidRDefault="003B69E7" w:rsidP="003B69E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisting with </w:t>
+      </w:r>
+      <w:r w:rsidR="005A09EE" w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visitor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities </w:t>
+      </w:r>
+      <w:r w:rsidR="005A09EE" w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school holidays and weekends. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB4DDC" w14:textId="36ED2642" w:rsidR="003B69E7" w:rsidRPr="00FF5BD2" w:rsidRDefault="003B69E7" w:rsidP="003B69E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicating WWT conservation messages and membership during talks about how people in places such as Madagascar still make settlements next to wetlands for their livelihoods. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683EC931" w14:textId="77777777" w:rsidR="00B46E08" w:rsidRDefault="00B46E08" w:rsidP="0092165A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759EF464" w14:textId="287D7D3A" w:rsidR="0067309F" w:rsidRPr="00C50EE6" w:rsidRDefault="00FC3A68" w:rsidP="00944887">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Role practicalities</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="6379"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0092165A" w:rsidRPr="004F4C90" w14:paraId="58B8F94D" w14:textId="77777777" w:rsidTr="002A203A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F61E39C" w14:textId="2965A00E" w:rsidR="0092165A" w:rsidRPr="00B46E08" w:rsidRDefault="0092165A" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46E08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Location:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7D5A65" w14:textId="2EDA2E1B" w:rsidR="0092165A" w:rsidRPr="00B46E08" w:rsidRDefault="0092165A" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D01CA41" w14:textId="6530DF44" w:rsidR="0092165A" w:rsidRPr="00D851B0" w:rsidRDefault="00D851B0" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>WWT Martin Mere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088574C" w:rsidRPr="004F4C90" w14:paraId="61FBBB4B" w14:textId="77777777" w:rsidTr="002A203A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F883AF3" w14:textId="77777777" w:rsidR="0088574C" w:rsidRDefault="0088574C" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Days: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD7C8A0" w14:textId="3BE34543" w:rsidR="0088574C" w:rsidRDefault="0088574C" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6421CDBC" w14:textId="35F91457" w:rsidR="0088574C" w:rsidRPr="00D851B0" w:rsidRDefault="00D851B0" w:rsidP="0088574C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Flexible hours to be agreed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A386EB3" w14:textId="77777777" w:rsidR="0088574C" w:rsidRPr="00D851B0" w:rsidRDefault="0088574C" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0092165A" w:rsidRPr="004F4C90" w14:paraId="2FD16971" w14:textId="77777777" w:rsidTr="002A203A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF81613" w14:textId="40508E65" w:rsidR="0092165A" w:rsidRPr="00B46E08" w:rsidRDefault="0092165A" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46E08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Time commitment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2658C8A9" w14:textId="5A6F3617" w:rsidR="0048595F" w:rsidRPr="00D851B0" w:rsidRDefault="0048595F" w:rsidP="00F8023F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To ensure a positive volunteering experience for you and to provide a helpful contribution to the organisation, we hope you will be able to volunteer with for us for at least six months.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6173BAC8" w14:textId="77777777" w:rsidR="0092165A" w:rsidRPr="00D851B0" w:rsidRDefault="0092165A" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0092165A" w:rsidRPr="004F4C90" w14:paraId="6B9019EB" w14:textId="77777777" w:rsidTr="002A203A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C80A8C" w14:textId="1C9D528B" w:rsidR="0092165A" w:rsidRPr="00B46E08" w:rsidRDefault="0092165A" w:rsidP="00944887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46E08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Additional notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECC17A5" w14:textId="77777777" w:rsidR="00DF2FAF" w:rsidRPr="00D851B0" w:rsidRDefault="00DF2FAF" w:rsidP="00DF2FAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>This role is not suitable for people under 18 years.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F61311B" w14:textId="77777777" w:rsidR="00DF2FAF" w:rsidRPr="00D851B0" w:rsidRDefault="00DF2FAF" w:rsidP="00E21578">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F4956B4" w14:textId="51DB4975" w:rsidR="00371C10" w:rsidRPr="00D851B0" w:rsidRDefault="0028175B" w:rsidP="00E21578">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>This is an unpaid voluntary position</w:t>
+            </w:r>
+            <w:r w:rsidR="00100C71" w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6303" w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unfortunately, WWT are not </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43C64" w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">currently </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6303" w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">able to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>reimburse</w:t>
+            </w:r>
+            <w:r w:rsidR="00B943BE" w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> travel expenses </w:t>
+            </w:r>
+            <w:r w:rsidR="00E92925" w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>for volunteers.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D851B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F28EA6A" w14:textId="77777777" w:rsidR="0028175B" w:rsidRDefault="0028175B" w:rsidP="000B04F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FCFB1E" w14:textId="660719D4" w:rsidR="000B04F2" w:rsidRPr="0092165A" w:rsidRDefault="000B04F2" w:rsidP="000B04F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About you  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186DEBE4" w14:textId="3A4A9D5B" w:rsidR="000B04F2" w:rsidRDefault="000B04F2" w:rsidP="000B04F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No previous experience is required for this role as full training will be provided, and a</w:t>
+      </w:r>
+      <w:r w:rsidR="002D24E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> willingness </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to learn new skills is more important.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFF5308" w14:textId="45725316" w:rsidR="000B04F2" w:rsidRPr="004872A5" w:rsidRDefault="00457C84" w:rsidP="000B04F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>However, t</w:t>
+      </w:r>
+      <w:r w:rsidR="002D24E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>his</w:t>
+      </w:r>
+      <w:r w:rsidR="000B04F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B04F2" w:rsidRPr="004872A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>role would suit you if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39948A51" w14:textId="384C1858" w:rsidR="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="005A09EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You have a good knowledge of local history</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> and are familiar with the site </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51037BEA" w14:textId="66A41368" w:rsidR="005466E8" w:rsidRDefault="008203A2" w:rsidP="005466E8">
-      <w:pPr>
+    <w:p w14:paraId="6E65DDF3" w14:textId="3ABCB3A8" w:rsidR="005A09EE" w:rsidRPr="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="005A09EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Undertaking talks in our Mere Tun Village about the history of the mere and development of Martin Mere</w:t>
+        </w:rPr>
+        <w:t>You have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an interest in and enthusiasm for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WWT’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB59C8C" w14:textId="5890DA6C" w:rsidR="005466E8" w:rsidRPr="00821982" w:rsidRDefault="008203A2" w:rsidP="005466E8">
-      <w:pPr>
+    <w:p w14:paraId="7E3B17BB" w14:textId="77777777" w:rsidR="005A09EE" w:rsidRPr="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="005A09EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Assisting with activities when Mere Tun Village is open as a working village to our visitors in school holidays and weekends. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You feel confident in talking to and engaging with members of the public, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including giving talks </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4366DA" w14:textId="17A0AFD5" w:rsidR="005466E8" w:rsidRPr="00094EC3" w:rsidRDefault="004C35F0" w:rsidP="005466E8">
-      <w:pPr>
+    <w:p w14:paraId="121F9821" w14:textId="102AE7C7" w:rsidR="005A09EE" w:rsidRPr="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="005A09EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adapt your communication style to suit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>audience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AA77CA" w14:textId="5265EB6A" w:rsidR="005A09EE" w:rsidRPr="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="005A09EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You enjoy working as part of a team of staff and volunteers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CADF2DA" w14:textId="77777777" w:rsidR="005A09EE" w:rsidRPr="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="005A09EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You have a strong commitment to excellent customer service </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5AB979" w14:textId="646AF2A8" w:rsidR="00906AEC" w:rsidRPr="005A09EE" w:rsidRDefault="005A09EE" w:rsidP="00906AEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A09EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are friendly and approachable with a positive attitude </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626FF800" w14:textId="77777777" w:rsidR="00906AEC" w:rsidRPr="00906AEC" w:rsidRDefault="00906AEC" w:rsidP="00906AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:spacing w:before="360" w:after="0" w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009751A8">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A810380" w14:textId="77777777" w:rsidR="00906AEC" w:rsidRPr="00906AEC" w:rsidRDefault="00906AEC" w:rsidP="00906AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B9291B" w14:textId="009E7B5C" w:rsidR="004E75FA" w:rsidRPr="00C85452" w:rsidRDefault="004E75FA" w:rsidP="004E75FA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-        <w:t>This role will suit you if:</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About us </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3005E0" w14:textId="77777777" w:rsidR="000368EA" w:rsidRPr="00821982" w:rsidRDefault="000368EA" w:rsidP="000368EA">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> this role will suit you if you have a love of wildlife and the outdoors and are:</w:t>
+    <w:p w14:paraId="3B70E7E7" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>WWT,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e’re on a mission to restore the super-powered ecosystems we call wetlands. There’s never been a more important moment for our work, and we’ve got some phenomenal people on the case.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC85EEC" w14:textId="07C25E3C" w:rsidR="00AC6223" w:rsidRDefault="00AC6223" w:rsidP="000368EA">
-      <w:pPr>
+    <w:p w14:paraId="757D4BAD" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE66C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Whether you’re looking to meet new people, learn new skills or spend time in our wildlife-rich wetlands, there’s a volunteer role for you. Just a few hours spent volunteering can really make a world of difference to our wildlife</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE66C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and to you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CD25FB" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>come surround yourself with the wonder of wetlands, and the people who inject their energy and passion into them. Whatever you do here, you’ll be helping to restore wetlands and unlock their power.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The only question left is, what role will you play?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7336EB04" w14:textId="77777777" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE2FAAE" w14:textId="0B847046" w:rsidR="0092165A" w:rsidRPr="00C85452" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="114343" w:themeColor="background1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why you’ll love volunteering at WWT </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E63624" w14:textId="76A7C43A" w:rsidR="00557CDB" w:rsidRDefault="0092165A" w:rsidP="000E7CB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>A good knowledge of local history</w:t>
+        </w:rPr>
+        <w:t>Make a real contribution to the conservation</w:t>
+      </w:r>
+      <w:r w:rsidR="00557CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work of WWT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235E474E" w14:textId="5955C737" w:rsidR="000368EA" w:rsidRPr="00821982" w:rsidRDefault="000368EA" w:rsidP="000368EA">
-      <w:pPr>
+    <w:p w14:paraId="4AB7B35C" w14:textId="09B124D0" w:rsidR="0092165A" w:rsidRPr="000E7CB5" w:rsidRDefault="00557CDB" w:rsidP="000E7CB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Confident or experienced in delivering talks </w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work at one of our beautiful and internationally important wetland sites </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E24882" w14:textId="77777777" w:rsidR="000368EA" w:rsidRPr="00821982" w:rsidRDefault="000368EA" w:rsidP="000368EA">
-      <w:pPr>
+    <w:p w14:paraId="0468BB93" w14:textId="796B5CA7" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Able to work in a team of staff and volunteers</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Be surrounded and inspired by like-minded nature lovers who bring energy, passion, and expertise to their role</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E04A6E0" w14:textId="77777777" w:rsidR="000368EA" w:rsidRPr="00821982" w:rsidRDefault="000368EA" w:rsidP="000368EA">
-      <w:pPr>
+    <w:p w14:paraId="40F0A023" w14:textId="3289D02F" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Experience in a customer related role would be advantageous</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make new friends and become part of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a friendly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and inclusive community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4382BEC2" w14:textId="77777777" w:rsidR="000368EA" w:rsidRPr="00821982" w:rsidRDefault="000368EA" w:rsidP="000368EA">
-      <w:pPr>
+    <w:p w14:paraId="6A3C3F38" w14:textId="7FD4BA6B" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Able to communicate well to a diverse range of audiences</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gain volunteering experience and learn &amp; develop new skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DCFB29" w14:textId="77777777" w:rsidR="000368EA" w:rsidRPr="00821982" w:rsidRDefault="000368EA" w:rsidP="000368EA">
-      <w:pPr>
+    <w:p w14:paraId="245245C0" w14:textId="3AB123D9" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>Familiar with Martin Mere centre</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Get volunteer discount</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WWT shops, café, and membership </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47389DB8" w14:textId="4F29CB64" w:rsidR="00143A29" w:rsidRPr="009751A8" w:rsidRDefault="00143A29" w:rsidP="009751A8">
-[...4 lines deleted...]
-        <w:spacing w:before="360" w:after="0" w:line="320" w:lineRule="exact"/>
+    <w:p w14:paraId="034A9AA4" w14:textId="0A1255F1" w:rsidR="0092165A" w:rsidRDefault="0092165A" w:rsidP="0092165A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Get free entry to all our UK wetland centres, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your family </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620D887A" w14:textId="77777777" w:rsidR="00F91359" w:rsidRDefault="0092165A" w:rsidP="00F91359">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receive access </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wildlife talks, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>webinars</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D652C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and practical information </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to help you manage your volunteer role</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; daily life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F445A9" w14:textId="2952EBBC" w:rsidR="00A75214" w:rsidRPr="00A75214" w:rsidRDefault="00A75214" w:rsidP="00A75214">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Be kept</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed about what’s happening in our organisation </w:t>
+      </w:r>
+      <w:r w:rsidR="0092165A" w:rsidRPr="00F91359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the positive change you are helping to make happen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BB9B5E" w14:textId="77777777" w:rsidR="00E21578" w:rsidRDefault="00E21578" w:rsidP="00A91ABE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009751A8">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C31A940" w14:textId="4D7D7342" w:rsidR="001350F6" w:rsidRDefault="00E21578" w:rsidP="00A91ABE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009751A8">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="114343" w:themeColor="background1"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>Martin Mere Wetland Centre</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Interested?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549EFC35" w14:textId="13D49065" w:rsidR="00F41097" w:rsidRPr="00AF645A" w:rsidRDefault="00F41097" w:rsidP="00352542">
-[...47 lines deleted...]
-        <w:t>volunteers</w:t>
+    <w:p w14:paraId="62FC42EE" w14:textId="51F2D23D" w:rsidR="00E21578" w:rsidRDefault="00E21578" w:rsidP="00E21578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21578">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please apply for this volunteer role via </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02957">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>our website</w:t>
+      </w:r>
+      <w:r w:rsidR="002D24E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e look forward to receiving your application</w:t>
+      </w:r>
+      <w:r w:rsidR="002D24E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723E70B7" w14:textId="266DB216" w:rsidR="00352542" w:rsidRPr="00F41097" w:rsidRDefault="006E71CE" w:rsidP="009751A8">
-[...83 lines deleted...]
-        <w:br/>
+    <w:p w14:paraId="60121E57" w14:textId="72923A84" w:rsidR="002B5712" w:rsidRDefault="004F1F85" w:rsidP="00E21578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We celebrate inclusivity and diversity amongst our volunteering community</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you have a disability or think you may need additional support </w:t>
+      </w:r>
+      <w:r w:rsidR="0040224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to carry out </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00892878">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volunteering</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> role, please state the details on your application form so that we can support you with </w:t>
+      </w:r>
+      <w:r w:rsidR="0040224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application </w:t>
+      </w:r>
+      <w:r w:rsidR="0040224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">process </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0040224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>volunteer</w:t>
+      </w:r>
+      <w:r w:rsidR="0040224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60771929" w14:textId="77777777" w:rsidR="003E0DC5" w:rsidRPr="00F41097" w:rsidRDefault="003E0DC5" w:rsidP="003E0DC5">
-[...94 lines deleted...]
-        <w:r w:rsidRPr="009751A8">
+    <w:p w14:paraId="68173F0D" w14:textId="3FFF1FD7" w:rsidR="00E21578" w:rsidRDefault="00E21578" w:rsidP="00E21578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unable to apply online via our website, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0092165A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="4D91FF" w:themeColor="accent4"/>
-[...38 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>volunteering@wwt.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009751A8">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE11CC" w:rsidRPr="0092165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for further assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE11CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB2854D" w14:textId="77777777" w:rsidR="00AE11CC" w:rsidRDefault="00AE11CC" w:rsidP="00E21578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774C2A49" w14:textId="77777777" w:rsidR="00AE11CC" w:rsidRPr="0092165A" w:rsidRDefault="00AE11CC" w:rsidP="00E21578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD7A310" w14:textId="5EDABA0D" w:rsidR="00E21578" w:rsidRPr="00E21578" w:rsidRDefault="00E21578" w:rsidP="00A91ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF59839" w14:textId="77777777" w:rsidR="001350F6" w:rsidRPr="00F41097" w:rsidRDefault="001C0063" w:rsidP="0001406B">
-[...129 lines deleted...]
-    <w:sectPr w:rsidR="001350F6" w:rsidRPr="00F41097" w:rsidSect="009751A8">
+    <w:sectPr w:rsidR="00E21578" w:rsidRPr="00E21578" w:rsidSect="009751A8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="DIN-Regular">
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1704,163 +2189,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100E1F88"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1786284C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="302C970C"/>
     <w:lvl w:ilvl="0" w:tplc="0DF4A532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="F400A6" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1930,51 +2302,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180E10B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD56E828"/>
     <w:lvl w:ilvl="0" w:tplc="F83CBAC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="00ABCD"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2044,51 +2416,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B642EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC2C259A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2157,193 +2529,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1F6A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B16319E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2412,51 +2642,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27D4249C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB688C9E"/>
     <w:lvl w:ilvl="0" w:tplc="EF58A21A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="DIN-Regular" w:eastAsiaTheme="minorHAnsi" w:hAnsi="DIN-Regular" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2524,51 +2754,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A647B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBEAA8E0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2637,51 +2867,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C5F6B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E7C52B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2750,51 +2980,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D19579F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="283279B2"/>
     <w:lvl w:ilvl="0" w:tplc="0070044A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="F400A6" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2864,51 +3094,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D3B774D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34563772"/>
     <w:lvl w:ilvl="0" w:tplc="6136C9C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0592BD"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2978,51 +3208,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301E1874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="904647CC"/>
     <w:lvl w:ilvl="0" w:tplc="6136C9C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0592BD"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3092,165 +3322,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E63041"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32576A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC4E9CDA"/>
-[...10 lines deleted...]
-        <w:color w:val="00B0F0"/>
+    <w:tmpl w:val="522E28C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="381E10C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2FC36EA"/>
     <w:lvl w:ilvl="0" w:tplc="F83CBAC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="00ABCD"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3320,51 +3549,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB7188E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85E08260"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="432B18FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DC4692C"/>
     <w:lvl w:ilvl="0" w:tplc="3834A2B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="009BAA"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3434,51 +3776,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="456C069F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64187040"/>
     <w:lvl w:ilvl="0" w:tplc="D45A2EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="114343" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3548,51 +3890,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AFC7D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC308386"/>
     <w:lvl w:ilvl="0" w:tplc="267E01C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="F400A6" w:themeColor="accent5" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3662,54 +4004,167 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50662F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A24B0E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51E92E8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3594DD88"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3890,163 +4345,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FFE5B42"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F32A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="552620D8"/>
     <w:lvl w:ilvl="0" w:tplc="6136C9C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0592BD"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4116,65 +4458,178 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B51F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8312C1B4"/>
     <w:lvl w:ilvl="0" w:tplc="F83CBAC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="00ABCD"/>
         <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69DC585A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65E68EE4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4571,302 +5026,437 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1730182695">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="877203982">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="437797073">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1137840726">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1430660129">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2125344785">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1732725900">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="455878260">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="700252300">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1786342400">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1973561063">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="891892601">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2051417205">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1154563332">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="281310432">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="562177900">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1607927270">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1786650596">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1555000271">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2122142579">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="297297991">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="873155448">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1797213501">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1279995439">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="207569028">
-[...2 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1667395193">
+  <w:num w:numId="25" w16cid:durableId="541290498">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="305009281">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="26" w16cid:durableId="317466251">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="336157630">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="27" w16cid:durableId="120270426">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="602416121">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E6E69"/>
     <w:rsid w:val="0001406B"/>
-    <w:rsid w:val="000368EA"/>
+    <w:rsid w:val="00025143"/>
     <w:rsid w:val="00047595"/>
     <w:rsid w:val="00071A09"/>
+    <w:rsid w:val="000A1138"/>
+    <w:rsid w:val="000A4BDB"/>
     <w:rsid w:val="000A75FA"/>
     <w:rsid w:val="000A7713"/>
+    <w:rsid w:val="000B04F2"/>
     <w:rsid w:val="000D5EAE"/>
+    <w:rsid w:val="000E7CB5"/>
     <w:rsid w:val="000F159F"/>
     <w:rsid w:val="000F3C70"/>
+    <w:rsid w:val="00100C71"/>
     <w:rsid w:val="00107131"/>
+    <w:rsid w:val="00120D21"/>
+    <w:rsid w:val="00122E9B"/>
     <w:rsid w:val="001350F6"/>
+    <w:rsid w:val="00140B31"/>
     <w:rsid w:val="00143A29"/>
-    <w:rsid w:val="001464F9"/>
     <w:rsid w:val="00155CE3"/>
-    <w:rsid w:val="001560D6"/>
     <w:rsid w:val="00162A2F"/>
     <w:rsid w:val="00162F76"/>
+    <w:rsid w:val="00172915"/>
     <w:rsid w:val="00172BB2"/>
     <w:rsid w:val="00176A2D"/>
     <w:rsid w:val="00186F72"/>
     <w:rsid w:val="001935BE"/>
     <w:rsid w:val="00194283"/>
+    <w:rsid w:val="001949AA"/>
+    <w:rsid w:val="001B3674"/>
     <w:rsid w:val="001B602B"/>
     <w:rsid w:val="001C0063"/>
     <w:rsid w:val="001C160B"/>
     <w:rsid w:val="001C3F43"/>
-    <w:rsid w:val="0022791C"/>
+    <w:rsid w:val="001D156F"/>
+    <w:rsid w:val="001E3301"/>
+    <w:rsid w:val="002013CF"/>
+    <w:rsid w:val="00211202"/>
+    <w:rsid w:val="00224EE3"/>
     <w:rsid w:val="00255424"/>
     <w:rsid w:val="00255E8B"/>
     <w:rsid w:val="00255ECB"/>
     <w:rsid w:val="00256C01"/>
+    <w:rsid w:val="0027002F"/>
+    <w:rsid w:val="0028175B"/>
     <w:rsid w:val="002930DA"/>
     <w:rsid w:val="002941AB"/>
+    <w:rsid w:val="002A203A"/>
+    <w:rsid w:val="002B5712"/>
     <w:rsid w:val="002C1573"/>
+    <w:rsid w:val="002C441F"/>
+    <w:rsid w:val="002C6EF8"/>
+    <w:rsid w:val="002D09CD"/>
+    <w:rsid w:val="002D24E3"/>
+    <w:rsid w:val="002E0428"/>
+    <w:rsid w:val="002E1943"/>
+    <w:rsid w:val="002F335D"/>
+    <w:rsid w:val="002F34A9"/>
+    <w:rsid w:val="0030316B"/>
+    <w:rsid w:val="00304591"/>
     <w:rsid w:val="00316192"/>
     <w:rsid w:val="0032454B"/>
     <w:rsid w:val="00351B22"/>
     <w:rsid w:val="00352542"/>
-    <w:rsid w:val="003730F3"/>
+    <w:rsid w:val="00352EBD"/>
+    <w:rsid w:val="00357616"/>
+    <w:rsid w:val="00371C10"/>
     <w:rsid w:val="00375C53"/>
-    <w:rsid w:val="00394750"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D1162"/>
+    <w:rsid w:val="003876FD"/>
+    <w:rsid w:val="00391666"/>
+    <w:rsid w:val="003B69E7"/>
+    <w:rsid w:val="003B74CE"/>
     <w:rsid w:val="003E0DC5"/>
+    <w:rsid w:val="003E3159"/>
     <w:rsid w:val="003F18E4"/>
+    <w:rsid w:val="003F2D20"/>
+    <w:rsid w:val="0040224E"/>
+    <w:rsid w:val="00402F1E"/>
+    <w:rsid w:val="00425A31"/>
     <w:rsid w:val="00445181"/>
+    <w:rsid w:val="004536D0"/>
+    <w:rsid w:val="00456302"/>
+    <w:rsid w:val="00457C84"/>
+    <w:rsid w:val="00463DCC"/>
+    <w:rsid w:val="00465DC7"/>
     <w:rsid w:val="00473F2A"/>
     <w:rsid w:val="004746AB"/>
+    <w:rsid w:val="00481E79"/>
+    <w:rsid w:val="0048595F"/>
+    <w:rsid w:val="00485FF0"/>
+    <w:rsid w:val="004872A5"/>
+    <w:rsid w:val="00494F7A"/>
     <w:rsid w:val="004A14B4"/>
-    <w:rsid w:val="004B0181"/>
-    <w:rsid w:val="004C35F0"/>
+    <w:rsid w:val="004B461D"/>
     <w:rsid w:val="004D63E5"/>
-    <w:rsid w:val="004E096C"/>
     <w:rsid w:val="004E2D53"/>
     <w:rsid w:val="004E59F0"/>
     <w:rsid w:val="004E6099"/>
-    <w:rsid w:val="00507CE9"/>
+    <w:rsid w:val="004E75FA"/>
+    <w:rsid w:val="004F1F85"/>
+    <w:rsid w:val="004F4C90"/>
+    <w:rsid w:val="0051075A"/>
     <w:rsid w:val="00510B85"/>
+    <w:rsid w:val="0051332E"/>
+    <w:rsid w:val="00521DA0"/>
+    <w:rsid w:val="00525A74"/>
     <w:rsid w:val="005324B1"/>
-    <w:rsid w:val="005466E8"/>
+    <w:rsid w:val="00557CDB"/>
+    <w:rsid w:val="00560E08"/>
+    <w:rsid w:val="0056501F"/>
+    <w:rsid w:val="005A09EE"/>
+    <w:rsid w:val="005B2DDB"/>
+    <w:rsid w:val="005B518B"/>
     <w:rsid w:val="005B6E18"/>
-    <w:rsid w:val="005C6511"/>
+    <w:rsid w:val="005D2876"/>
     <w:rsid w:val="005D47FB"/>
     <w:rsid w:val="005E4F7D"/>
+    <w:rsid w:val="00610715"/>
     <w:rsid w:val="00611CDF"/>
-    <w:rsid w:val="00634AC0"/>
+    <w:rsid w:val="00626555"/>
+    <w:rsid w:val="00632584"/>
     <w:rsid w:val="006363C8"/>
+    <w:rsid w:val="0066213A"/>
+    <w:rsid w:val="0067309F"/>
     <w:rsid w:val="00680FC4"/>
     <w:rsid w:val="00690F1A"/>
     <w:rsid w:val="00697C8F"/>
+    <w:rsid w:val="006A0EAF"/>
     <w:rsid w:val="006B5976"/>
-    <w:rsid w:val="006D1F4C"/>
     <w:rsid w:val="006E3267"/>
     <w:rsid w:val="006E71CE"/>
+    <w:rsid w:val="006F7107"/>
+    <w:rsid w:val="00721FF2"/>
     <w:rsid w:val="00727DD1"/>
     <w:rsid w:val="00735141"/>
+    <w:rsid w:val="00746D91"/>
+    <w:rsid w:val="00764B78"/>
+    <w:rsid w:val="00793820"/>
     <w:rsid w:val="007B56CB"/>
     <w:rsid w:val="007C54B2"/>
     <w:rsid w:val="007D071A"/>
+    <w:rsid w:val="007D3BD2"/>
+    <w:rsid w:val="007E1DF1"/>
+    <w:rsid w:val="007E5C10"/>
+    <w:rsid w:val="007F0527"/>
     <w:rsid w:val="007F0853"/>
+    <w:rsid w:val="007F2AE1"/>
     <w:rsid w:val="00803A11"/>
     <w:rsid w:val="008054F3"/>
     <w:rsid w:val="00810253"/>
-    <w:rsid w:val="00810D34"/>
     <w:rsid w:val="00817AF3"/>
-    <w:rsid w:val="008203A2"/>
     <w:rsid w:val="0082074C"/>
     <w:rsid w:val="008427AF"/>
     <w:rsid w:val="00864E48"/>
     <w:rsid w:val="00871E4B"/>
+    <w:rsid w:val="00872D4A"/>
+    <w:rsid w:val="0088574C"/>
     <w:rsid w:val="00890AD1"/>
+    <w:rsid w:val="00892878"/>
     <w:rsid w:val="0089487F"/>
+    <w:rsid w:val="008B2FC7"/>
     <w:rsid w:val="008B796D"/>
-    <w:rsid w:val="008B7CCC"/>
+    <w:rsid w:val="008C5A06"/>
+    <w:rsid w:val="008C7624"/>
     <w:rsid w:val="008E3845"/>
     <w:rsid w:val="008E6E69"/>
-    <w:rsid w:val="008F11B0"/>
+    <w:rsid w:val="00906AEC"/>
+    <w:rsid w:val="00912622"/>
     <w:rsid w:val="009148C5"/>
+    <w:rsid w:val="00920096"/>
+    <w:rsid w:val="0092165A"/>
+    <w:rsid w:val="00944887"/>
     <w:rsid w:val="0096372A"/>
     <w:rsid w:val="009751A8"/>
+    <w:rsid w:val="009832F2"/>
+    <w:rsid w:val="009A2B6B"/>
     <w:rsid w:val="009E1FCD"/>
+    <w:rsid w:val="009F5EDF"/>
+    <w:rsid w:val="00A0317E"/>
     <w:rsid w:val="00A0321E"/>
+    <w:rsid w:val="00A06913"/>
     <w:rsid w:val="00A0703B"/>
-    <w:rsid w:val="00A3093E"/>
+    <w:rsid w:val="00A11421"/>
+    <w:rsid w:val="00A43341"/>
     <w:rsid w:val="00A50FDC"/>
-    <w:rsid w:val="00A51F51"/>
     <w:rsid w:val="00A56841"/>
+    <w:rsid w:val="00A75214"/>
     <w:rsid w:val="00A91ABE"/>
     <w:rsid w:val="00A9375E"/>
     <w:rsid w:val="00A97792"/>
+    <w:rsid w:val="00AA0CD3"/>
+    <w:rsid w:val="00AB0998"/>
     <w:rsid w:val="00AB53A3"/>
-    <w:rsid w:val="00AC6223"/>
+    <w:rsid w:val="00AC6303"/>
     <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE11CC"/>
     <w:rsid w:val="00AE3539"/>
-    <w:rsid w:val="00AF645A"/>
+    <w:rsid w:val="00AE678D"/>
+    <w:rsid w:val="00B15BA4"/>
+    <w:rsid w:val="00B20C3E"/>
+    <w:rsid w:val="00B27868"/>
     <w:rsid w:val="00B33B88"/>
-    <w:rsid w:val="00B61F82"/>
+    <w:rsid w:val="00B46E08"/>
+    <w:rsid w:val="00B837F5"/>
+    <w:rsid w:val="00B943BE"/>
+    <w:rsid w:val="00B9795E"/>
+    <w:rsid w:val="00BA2721"/>
     <w:rsid w:val="00BB7F88"/>
-    <w:rsid w:val="00BC671D"/>
+    <w:rsid w:val="00BC081A"/>
     <w:rsid w:val="00BD23B9"/>
+    <w:rsid w:val="00BE1EB1"/>
     <w:rsid w:val="00C003CE"/>
+    <w:rsid w:val="00C03F5E"/>
+    <w:rsid w:val="00C15A88"/>
     <w:rsid w:val="00C406E4"/>
+    <w:rsid w:val="00C43EAA"/>
     <w:rsid w:val="00C46C13"/>
+    <w:rsid w:val="00C50CED"/>
+    <w:rsid w:val="00C50EE6"/>
     <w:rsid w:val="00C5143C"/>
+    <w:rsid w:val="00C705B6"/>
     <w:rsid w:val="00C75191"/>
     <w:rsid w:val="00C84546"/>
+    <w:rsid w:val="00C85452"/>
     <w:rsid w:val="00C8623C"/>
     <w:rsid w:val="00C93A91"/>
+    <w:rsid w:val="00CC0B64"/>
     <w:rsid w:val="00CC4348"/>
     <w:rsid w:val="00CC47C5"/>
+    <w:rsid w:val="00CC49BA"/>
+    <w:rsid w:val="00CE31C2"/>
     <w:rsid w:val="00CE7696"/>
     <w:rsid w:val="00D01D48"/>
     <w:rsid w:val="00D1309F"/>
+    <w:rsid w:val="00D20D3A"/>
     <w:rsid w:val="00D41636"/>
+    <w:rsid w:val="00D430E5"/>
+    <w:rsid w:val="00D51814"/>
     <w:rsid w:val="00D526E0"/>
-    <w:rsid w:val="00D87388"/>
+    <w:rsid w:val="00D57641"/>
+    <w:rsid w:val="00D851B0"/>
     <w:rsid w:val="00DB7D1C"/>
+    <w:rsid w:val="00DC29F3"/>
+    <w:rsid w:val="00DC73A8"/>
+    <w:rsid w:val="00DD2905"/>
+    <w:rsid w:val="00DE3F7E"/>
     <w:rsid w:val="00DE778C"/>
-    <w:rsid w:val="00DF06C2"/>
+    <w:rsid w:val="00DF2FAF"/>
+    <w:rsid w:val="00E03799"/>
+    <w:rsid w:val="00E057E1"/>
+    <w:rsid w:val="00E07C8B"/>
+    <w:rsid w:val="00E146D9"/>
+    <w:rsid w:val="00E2046B"/>
+    <w:rsid w:val="00E21578"/>
     <w:rsid w:val="00E325B6"/>
+    <w:rsid w:val="00E32F5B"/>
+    <w:rsid w:val="00E43C64"/>
+    <w:rsid w:val="00E5273C"/>
+    <w:rsid w:val="00E762F4"/>
+    <w:rsid w:val="00E92925"/>
     <w:rsid w:val="00EA47DA"/>
+    <w:rsid w:val="00EB40D7"/>
+    <w:rsid w:val="00F02957"/>
     <w:rsid w:val="00F05800"/>
+    <w:rsid w:val="00F1392E"/>
+    <w:rsid w:val="00F23D5B"/>
     <w:rsid w:val="00F35F03"/>
     <w:rsid w:val="00F37A4A"/>
     <w:rsid w:val="00F41097"/>
+    <w:rsid w:val="00F44912"/>
     <w:rsid w:val="00F57389"/>
+    <w:rsid w:val="00F64D55"/>
+    <w:rsid w:val="00F65552"/>
+    <w:rsid w:val="00F8023F"/>
+    <w:rsid w:val="00F83D6E"/>
     <w:rsid w:val="00F9010D"/>
+    <w:rsid w:val="00F91359"/>
+    <w:rsid w:val="00FB11C4"/>
+    <w:rsid w:val="00FB2362"/>
     <w:rsid w:val="00FB6B30"/>
+    <w:rsid w:val="00FC3A68"/>
+    <w:rsid w:val="00FF5BD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="342AB143"/>
@@ -5255,51 +5845,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A91ABE"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -5368,63 +5957,230 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F41097"/>
     <w:rPr>
       <w:color w:val="4D91FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009751A8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0092165A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="its-c-aspose-docspan">
+    <w:name w:val="its-c-aspose-doc_span"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="003B69E7"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="587496704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1513881696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1495300165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="323246297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="476799794">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="868418563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="435639117">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1318614102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1325427851">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1911571022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046024469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwt.org.uk/wetland-centres" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:volunteering@wwt.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ThemeforInfotemplates">
   <a:themeElements>
     <a:clrScheme name="New Branding theme colours">
       <a:dk1>
         <a:srgbClr val="114343"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="114343"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="114343"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="92DDD0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFFFFF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="AFDFF9"/>
       </a:accent2>
       <a:accent3>
@@ -5719,239 +6475,353 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-</rca:RCAuthoringProperties>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <TaxCatchAll xmlns="dc7c6146-5a95-4b5c-992e-75f6499f00b4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="20ed6759-1aea-46d2-98a4-5fda96bcabee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D4B8B9CBC89AF4489E0674B828A1C35" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ec094c84a96c0b652a503317d5ed9091">
-[...1 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8AFBF5119850642BA603D05E58779F9" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="96f628c812ef964157b604cc49111804">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="20ed6759-1aea-46d2-98a4-5fda96bcabee" xmlns:ns3="dc7c6146-5a95-4b5c-992e-75f6499f00b4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c833716dfd469d4984f1a10f75f3d1b" ns2:_="" ns3:_="">
+    <xsd:import namespace="20ed6759-1aea-46d2-98a4-5fda96bcabee"/>
+    <xsd:import namespace="dc7c6146-5a95-4b5c-992e-75f6499f00b4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="20ed6759-1aea-46d2-98a4-5fda96bcabee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="100c5770-8c4a-4d62-a16b-f117c3d0a198" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc7c6146-5a95-4b5c-992e-75f6499f00b4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d46c10aa-0f4f-4743-ac56-747514d20389}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="dc7c6146-5a95-4b5c-992e-75f6499f00b4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...8 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0626F54-3A56-45F7-B0E0-97CF9AB692B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{115E55EA-7CFF-4A1F-A20A-C67C2994CA16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B162B80F-C7FD-4A5C-A122-0B8B2683D804}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{619FBD9E-20E0-4E67-A1FA-6BEE516115EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="urn:sharePointPublishingRcaProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="dc7c6146-5a95-4b5c-992e-75f6499f00b4"/>
+    <ds:schemaRef ds:uri="20ed6759-1aea-46d2-98a4-5fda96bcabee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403E7E87-34DE-4B75-8A46-238F9B55BC78}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3C0EAF0-58D0-4B74-BE64-8082D67E8BC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="20ed6759-1aea-46d2-98a4-5fda96bcabee"/>
+    <ds:schemaRef ds:uri="dc7c6146-5a95-4b5c-992e-75f6499f00b4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{619FBD9E-20E0-4E67-A1FA-6BEE516115EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0626F54-3A56-45F7-B0E0-97CF9AB692B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2725</Characters>
+  <Pages>3</Pages>
+  <Words>737</Words>
+  <Characters>4202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3196</CharactersWithSpaces>
+  <CharactersWithSpaces>4930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Susan.Starkey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000D4B8B9CBC89AF4489E0674B828A1C35</vt:lpwstr>
+    <vt:lpwstr>0x010100F8AFBF5119850642BA603D05E58779F9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>